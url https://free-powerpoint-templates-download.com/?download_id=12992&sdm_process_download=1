--- v0 (2026-05-30)
+++ v1 (2026-09-30)
@@ -26,92 +26,88 @@
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId16"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId17"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="4129" r:id="rId2"/>
+    <p:sldId id="1420" r:id="rId2"/>
     <p:sldId id="1480" r:id="rId3"/>
     <p:sldId id="1510" r:id="rId4"/>
     <p:sldId id="1511" r:id="rId5"/>
     <p:sldId id="1518" r:id="rId6"/>
     <p:sldId id="1512" r:id="rId7"/>
     <p:sldId id="1509" r:id="rId8"/>
     <p:sldId id="1513" r:id="rId9"/>
     <p:sldId id="1514" r:id="rId10"/>
     <p:sldId id="1515" r:id="rId11"/>
     <p:sldId id="1516" r:id="rId12"/>
     <p:sldId id="1517" r:id="rId13"/>
     <p:sldId id="1490" r:id="rId14"/>
-    <p:sldId id="1791" r:id="rId15"/>
+    <p:sldId id="350" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-CO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -180,220 +176,124 @@
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
-    <a:srgbClr val="2DD9E2"/>
     <a:srgbClr val="00A79D"/>
     <a:srgbClr val="FCB040"/>
     <a:srgbClr val="000000"/>
     <a:srgbClr val="303342"/>
     <a:srgbClr val="1D6267"/>
     <a:srgbClr val="0098CA"/>
     <a:srgbClr val="F13373"/>
     <a:srgbClr val="E9CE27"/>
     <a:srgbClr val="FFC000"/>
+    <a:srgbClr val="E6E6E6"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="11250" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="109" d="100"/>
-          <a:sy n="109" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="1698" y="114"/>
+        <p:origin x="1728" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="55" d="100"/>
           <a:sy n="55" d="100"/>
         </p:scale>
         <p:origin x="2880" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
-[...87 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -450,51 +350,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{304159EF-ED2B-408F-BCA3-D34D4F7DB760}" type="datetimeFigureOut">
               <a:rPr lang="es-CO" smtClean="0"/>
-              <a:t>15/06/2025</a:t>
+              <a:t>07/04/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de pie de página 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D82AC57-3955-4BDA-8F61-BF1320FB63C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -528,51 +428,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1EBDCDF6-AAFB-4FAC-BBF4-14E3AC0CA55B}" type="slidenum">
               <a:rPr lang="es-CO" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="11968221"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
@@ -631,51 +531,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EDA488C5-1697-4F06-B106-3EE216118B56}" type="datetimeFigureOut">
               <a:rPr lang="es-CO" smtClean="0"/>
-              <a:t>15/06/2025</a:t>
+              <a:t>07/04/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de imagen de diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -790,51 +690,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3C1B8975-4C2E-4E2E-9D18-43E3EE8DFED9}" type="slidenum">
               <a:rPr lang="es-CO" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1899825805"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -1234,58 +1134,50 @@
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1390,66 +1282,50 @@
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to add an image</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="376127350"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Slide 9">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de posición de imagen 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -3927,149 +3803,50 @@
           </a:xfrm>
           <a:prstGeom prst="triangle">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to add an image </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4261969795"/>
-      </p:ext>
-[...97 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1529604484"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Slide 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5413,51 +5190,51 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" noProof="0" dirty="0"/>
               <a:t>Click on the Icon to add an image</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2585296113"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -5573,52 +5350,50 @@
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483676" r:id="rId1"/>
     <p:sldLayoutId id="2147483683" r:id="rId2"/>
     <p:sldLayoutId id="2147483695" r:id="rId3"/>
     <p:sldLayoutId id="2147483702" r:id="rId4"/>
     <p:sldLayoutId id="2147483688" r:id="rId5"/>
     <p:sldLayoutId id="2147483689" r:id="rId6"/>
     <p:sldLayoutId id="2147483686" r:id="rId7"/>
     <p:sldLayoutId id="2147483650" r:id="rId8"/>
     <p:sldLayoutId id="2147483668" r:id="rId9"/>
     <p:sldLayoutId id="2147483690" r:id="rId10"/>
     <p:sldLayoutId id="2147483673" r:id="rId11"/>
     <p:sldLayoutId id="2147483664" r:id="rId12"/>
     <p:sldLayoutId id="2147483665" r:id="rId13"/>
     <p:sldLayoutId id="2147483691" r:id="rId14"/>
     <p:sldLayoutId id="2147483693" r:id="rId15"/>
     <p:sldLayoutId id="2147483651" r:id="rId16"/>
     <p:sldLayoutId id="2147483660" r:id="rId17"/>
     <p:sldLayoutId id="2147483681" r:id="rId18"/>
     <p:sldLayoutId id="2147483699" r:id="rId19"/>
     <p:sldLayoutId id="2147483682" r:id="rId20"/>
     <p:sldLayoutId id="2147483692" r:id="rId21"/>
     <p:sldLayoutId id="2147483698" r:id="rId22"/>
-    <p:sldLayoutId id="2147483703" r:id="rId23"/>
-    <p:sldLayoutId id="2147483704" r:id="rId24"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -5860,71 +5635,71 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://free-powerpoint-templates-download.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fontsquirrel.com/fonts/lato" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pixabay.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slidesgratis.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/ppthemess" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ppthemes.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ppthemes/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/pptheme" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@Ppthemes" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@Ppthemes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pptbundle.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/es/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://free-powerpoint-templates-download.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flaticon.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -5934,116 +5709,60 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Rectángulo 17">
-[...55 lines deleted...]
-          <p:cNvPr id="63" name="Text Box 322"/>
+          <p:cNvPr id="75" name="Text Box 334"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2054229" y="1921911"/>
-            <a:ext cx="801501" cy="830548"/>
+            <a:off x="2138254" y="2201719"/>
+            <a:ext cx="714940" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
               <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -6400,78 +6119,78 @@
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="SimSun" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="r" defTabSz="913533">
+            <a:pPr algn="r" defTabSz="914217">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5397" dirty="0">
-[...3 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
               </a:rPr>
               <a:t>01</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Text Box 334"/>
+          <p:cNvPr id="87" name="Text Box 346"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2054229" y="2935531"/>
-            <a:ext cx="801501" cy="830548"/>
+            <a:off x="2066926" y="3220100"/>
+            <a:ext cx="714940" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
               <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -6828,78 +6547,78 @@
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="SimSun" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="r" defTabSz="913533">
+            <a:pPr algn="r" defTabSz="914217">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5397" dirty="0">
-[...3 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
               </a:rPr>
               <a:t>02</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Text Box 346"/>
+          <p:cNvPr id="99" name="Text Box 358"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2054229" y="3953117"/>
-            <a:ext cx="801501" cy="830548"/>
+            <a:off x="2066926" y="4236894"/>
+            <a:ext cx="714940" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
               <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -7256,786 +6975,108 @@
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="SimSun" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="r" defTabSz="913533">
+            <a:pPr algn="r" defTabSz="914217">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5397" dirty="0">
-[...3 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
               </a:rPr>
               <a:t>03</a:t>
             </a:r>
-          </a:p>
-[...676 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55311" name="TextBox 124"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3016051" y="5000276"/>
-            <a:ext cx="7317416" cy="800629"/>
+            <a:off x="2925763" y="4268077"/>
+            <a:ext cx="6615677" cy="809884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="109626" tIns="54813" rIns="109626" bIns="54813">
+          <a:bodyPr wrap="square" lIns="109710" tIns="54855" rIns="109710" bIns="54855">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -8108,73 +7149,88 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="1827213" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="es-MX" sz="1400" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Enjoy! If you like this template, don’t forget to leave a comment and share it on your social media—someone else might find it helpful too. And remember to check back often! We’ll keep uploading new options to help you keep impressing your audience.</a:t>
+              <a:t>Enjoy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="02A7A3"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>if you like this template don’t forget to let us your comment and share on your social media, another person will thank you. Remember to come back, we will  be uploading more options so that you can continue impressing your audience.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55317" name="TextBox 29"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2029397" y="507482"/>
-            <a:ext cx="3151825" cy="599716"/>
+            <a:off x="2026217" y="505197"/>
+            <a:ext cx="2928943" cy="600164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8272,379 +7328,362 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="1827213" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="es-MX" sz="3297" b="1" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" altLang="es-MX" sz="3300" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Read Before Use</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="55318" name="Group 30"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2109503" y="1101537"/>
-            <a:ext cx="1138935" cy="36486"/>
+            <a:off x="2106385" y="1099716"/>
+            <a:ext cx="1139825" cy="36513"/>
             <a:chOff x="1775295" y="2028842"/>
             <a:chExt cx="3021910" cy="45719"/>
           </a:xfrm>
           <a:solidFill>
             <a:srgbClr val="0099B8"/>
           </a:solidFill>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="32" name="Rectangle 31"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
               <a:off x="1775295" y="2028842"/>
               <a:ext cx="540830" cy="45719"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="121806" tIns="60902" rIns="121806" bIns="60902" anchor="ctr"/>
+            <a:bodyPr lIns="121899" tIns="60950" rIns="121899" bIns="60950" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr" defTabSz="913533">
+              <a:pPr algn="ctr" defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="en-US" sz="900" dirty="0">
-                <a:solidFill>
-[...2 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="33" name="Rectangle 32"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
               <a:off x="2391883" y="2028842"/>
               <a:ext cx="538725" cy="45719"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="121806" tIns="60902" rIns="121806" bIns="60902" anchor="ctr"/>
+            <a:bodyPr lIns="121899" tIns="60950" rIns="121899" bIns="60950" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr" defTabSz="913533">
+              <a:pPr algn="ctr" defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="en-US" sz="900" dirty="0">
-                <a:solidFill>
-[...2 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="34" name="Rectangle 33"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
               <a:off x="3025305" y="2028842"/>
               <a:ext cx="540830" cy="45719"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="121806" tIns="60902" rIns="121806" bIns="60902" anchor="ctr"/>
+            <a:bodyPr lIns="121899" tIns="60950" rIns="121899" bIns="60950" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr" defTabSz="913533">
+              <a:pPr algn="ctr" defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="en-US" sz="900" dirty="0">
-                <a:solidFill>
-[...2 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="35" name="Rectangle 34"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
               <a:off x="3641893" y="2028842"/>
               <a:ext cx="538725" cy="45719"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="121806" tIns="60902" rIns="121806" bIns="60902" anchor="ctr"/>
+            <a:bodyPr lIns="121899" tIns="60950" rIns="121899" bIns="60950" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr" defTabSz="913533">
+              <a:pPr algn="ctr" defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="en-US" sz="900" dirty="0">
-                <a:solidFill>
-[...2 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="36" name="Rectangle 35"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipV="1">
               <a:off x="4256376" y="2028842"/>
               <a:ext cx="540829" cy="45719"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="121806" tIns="60902" rIns="121806" bIns="60902" anchor="ctr"/>
+            <a:bodyPr lIns="121899" tIns="60950" rIns="121899" bIns="60950" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr" defTabSz="913533">
+              <a:pPr algn="ctr" defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="en-US" sz="900" dirty="0">
-                <a:solidFill>
-[...2 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="TextBox 121">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4994152A-3327-45D6-9425-D1DCEF519E86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3016051" y="4018443"/>
-            <a:ext cx="7317416" cy="800629"/>
+            <a:off x="2925764" y="3285477"/>
+            <a:ext cx="6705599" cy="809884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="109626" tIns="54813" rIns="109626" bIns="54813">
+          <a:bodyPr wrap="square" lIns="109710" tIns="54855" rIns="109710" bIns="54855">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -8717,161 +7756,191 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="1827213" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="es-MX" sz="1400" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Some images may be missing, giving you the freedom to use your own. The images used were sourced from www.pexels.com, where you can find free alternatives. Feel free to replace them with your own!</a:t>
+              <a:t>You won’t find some images, this will allow to use yours, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>the images used were find on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>www.pixabay.com</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>there you can find another ones if you want for free. And of course, you can changed it for yours. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectángulo 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A861E1E4-650F-4B58-BD99-93E6FC21ADED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2029396" y="1084176"/>
-            <a:ext cx="6091240" cy="645882"/>
+            <a:off x="2026217" y="1137063"/>
+            <a:ext cx="6096000" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3597" b="1" dirty="0">
-[...3 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Thanks for downloading</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectángulo 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FD16BAF-8F85-4252-90D0-A30F2681D6B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3016051" y="3035114"/>
-            <a:ext cx="7223830" cy="782265"/>
+            <a:off x="3048000" y="2138887"/>
+            <a:ext cx="6096000" cy="791435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="es-MX" sz="1400" dirty="0">
-[...3 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Someone once said, </a:t>
-[...6 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:t>Someone said: “Creativity is the key to success in the future”, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="es-MX" sz="1400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>"Creativity is the key to future success." </a:t>
-[...9 lines deleted...]
-              <a:t>Feel free to make this template your own—unleash your creativity by customizing the colors, icons, and images to match your brand!</a:t>
+              <a:t>you can use this template as you want, use your creativity and change colors, icons and image according to your brand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition advClick="0"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -20285,2123 +19354,289 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectángulo 4">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="16" name="タイトル 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="1785"/>
-            <a:ext cx="12182478" cy="6854429"/>
+            <a:off x="0" y="2647950"/>
+            <a:ext cx="12192000" cy="1057275"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Thanks for downloading this template</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="CuadroTexto 3">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="17" name="サブタイトル 16"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2178424" y="2937045"/>
-            <a:ext cx="7957502" cy="1762021"/>
+            <a:off x="0" y="3429000"/>
+            <a:ext cx="12192000" cy="1952625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...36 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-CO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>https://www.instagram.com/ppthemes/</a:t>
-[...6 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:t>https://free-powerpoint-templates-download.com/</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00A79D"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...9 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:t>Pics: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>https://www.facebook.com/ppthemess</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="es-CO" altLang="ja-JP" sz="2200" dirty="0">
+              <a:t>Pixabay.com </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg1"/>
+                <a:srgbClr val="00A79D"/>
               </a:solidFill>
-              <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...5 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Font: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lato</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Family </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Icons made by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Flat Icons from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>https://www.youtube.com/@Ppthemes</a:t>
-[...6 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:t>Flaticon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...34 lines deleted...]
-            <a:endParaRPr lang="es-CO" altLang="ja-JP" sz="525" dirty="0">
+              <a:t>.com </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="es-MX" sz="2400" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg1"/>
+                <a:srgbClr val="00A79D"/>
               </a:solidFill>
-              <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...1805 lines deleted...]
-            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
-[...3 lines deleted...]
-                <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A79D"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2400" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg1"/>
+                <a:srgbClr val="00A79D"/>
               </a:solidFill>
-              <a:latin typeface="Lato Light" panose="020F0302020204030203" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3573392034"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3746168901"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0" advTm="9607"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition advTm="9607"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -22526,51 +19761,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{236EE938-ACBE-44A2-9F16-D0BF60E1973E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3023973" y="2012562"/>
             <a:ext cx="6753099" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
-                <a:latin typeface="Lato" panose="020F0502020204030203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ABSTRACT POWERPOINT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47" name="CuadroTexto 46">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E534349-2DDF-40ED-8A79-3A130B1D1634}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="2571612"/>
             <a:ext cx="3735918" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -23929,61 +21164,61 @@
                   <a:pt x="496" y="195"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="496" y="54"/>
                   <a:pt x="496" y="54"/>
                   <a:pt x="496" y="54"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="496" y="27"/>
                   <a:pt x="470" y="0"/>
                   <a:pt x="443" y="0"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525" cap="flat">
+              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:bevel/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="74998"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Freeform 110">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87077718-1CA7-4002-9471-EE8F539069AA}"/>
@@ -24224,61 +21459,61 @@
                   <a:pt x="169" y="363"/>
                   <a:pt x="240" y="310"/>
                   <a:pt x="240" y="310"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="160" y="266"/>
                   <a:pt x="160" y="266"/>
                   <a:pt x="160" y="266"/>
                 </a:cubicBezTo>
                 <a:lnTo>
                   <a:pt x="160" y="363"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525" cap="flat">
+              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:bevel/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="74998"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="AutoShape 63">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{411578A8-AC4C-47D5-8C78-5EA9B8F6808A}"/>
@@ -27853,56 +25088,56 @@
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4498182" y="2476500"/>
               <a:ext cx="282575" cy="794"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="2160" cap="flat">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:effectLst/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-                <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                   <a:effectLst>
                     <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                       <a:srgbClr val="000000">
                         <a:alpha val="74998"/>
                       </a:srgbClr>
                     </a:outerShdw>
                   </a:effectLst>
                 </a14:hiddenEffects>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="en-US" sz="900">
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
@@ -27917,56 +25152,56 @@
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm flipV="1">
               <a:off x="4498182" y="2230438"/>
               <a:ext cx="794" cy="246857"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="2160" cap="flat">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:effectLst/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-                <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                   <a:effectLst>
                     <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                       <a:srgbClr val="000000">
                         <a:alpha val="74998"/>
                       </a:srgbClr>
                     </a:outerShdw>
                   </a:effectLst>
                 </a14:hiddenEffects>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="en-US" sz="900">
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
@@ -29102,51 +26337,51 @@
                   <a:cubicBezTo>
                     <a:pt x="628" y="65"/>
                     <a:pt x="638" y="65"/>
                     <a:pt x="645" y="71"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="901" y="328"/>
                     <a:pt x="901" y="328"/>
                     <a:pt x="901" y="328"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="908" y="335"/>
                     <a:pt x="908" y="345"/>
                     <a:pt x="901" y="352"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -29265,51 +26500,51 @@
                   <a:cubicBezTo>
                     <a:pt x="133" y="111"/>
                     <a:pt x="110" y="133"/>
                     <a:pt x="83" y="133"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="55" y="133"/>
                     <a:pt x="33" y="111"/>
                     <a:pt x="33" y="83"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="33" y="56"/>
                     <a:pt x="55" y="33"/>
                     <a:pt x="83" y="33"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -29428,51 +26663,51 @@
                   <a:cubicBezTo>
                     <a:pt x="33" y="56"/>
                     <a:pt x="55" y="33"/>
                     <a:pt x="83" y="33"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="110" y="33"/>
                     <a:pt x="133" y="56"/>
                     <a:pt x="133" y="83"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="133" y="111"/>
                     <a:pt x="110" y="133"/>
                     <a:pt x="83" y="133"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -29591,51 +26826,51 @@
                   <a:cubicBezTo>
                     <a:pt x="100" y="85"/>
                     <a:pt x="85" y="100"/>
                     <a:pt x="67" y="100"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="48" y="100"/>
                     <a:pt x="33" y="85"/>
                     <a:pt x="33" y="66"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="33" y="48"/>
                     <a:pt x="48" y="33"/>
                     <a:pt x="67" y="33"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -29646,51 +26881,51 @@
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE677C98-739E-44AD-91A4-8E1880832A0D}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1500188" y="2751138"/>
               <a:ext cx="250825" cy="247650"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -29701,51 +26936,51 @@
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7B53925-EBF9-4F20-B54C-5CC1939C1C4C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3498850" y="874713"/>
               <a:ext cx="252413" cy="247650"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -29780,51 +27015,51 @@
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C60B2207-374B-42B2-91A7-028EFA4C07FA}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="244475" y="257175"/>
               <a:ext cx="60325" cy="61913"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -30405,51 +27640,51 @@
                   <a:cubicBezTo>
                     <a:pt x="115" y="59"/>
                     <a:pt x="116" y="59"/>
                     <a:pt x="116" y="59"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="118" y="62"/>
                     <a:pt x="120" y="67"/>
                     <a:pt x="120" y="72"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="120" y="78"/>
                     <a:pt x="118" y="84"/>
                     <a:pt x="113" y="88"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -31059,51 +28294,51 @@
                   <a:cubicBezTo>
                     <a:pt x="854" y="366"/>
                     <a:pt x="852" y="370"/>
                     <a:pt x="879" y="377"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="912" y="387"/>
                     <a:pt x="915" y="415"/>
                     <a:pt x="915" y="424"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="915" y="435"/>
                     <a:pt x="915" y="433"/>
                     <a:pt x="914" y="443"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -31222,51 +28457,51 @@
                   <a:cubicBezTo>
                     <a:pt x="30" y="37"/>
                     <a:pt x="37" y="31"/>
                     <a:pt x="45" y="31"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="54" y="31"/>
                     <a:pt x="61" y="37"/>
                     <a:pt x="61" y="46"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="61" y="54"/>
                     <a:pt x="54" y="61"/>
                     <a:pt x="45" y="61"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -31791,51 +29026,51 @@
                     <a:pt x="12" y="24"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="100" y="24"/>
                     <a:pt x="100" y="24"/>
                     <a:pt x="100" y="24"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="102" y="24"/>
                     <a:pt x="104" y="26"/>
                     <a:pt x="104" y="28"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="104" y="32"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -31992,51 +29227,51 @@
                     <a:pt x="12" y="4"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="12" y="56"/>
                     <a:pt x="12" y="56"/>
                     <a:pt x="12" y="56"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="4" y="56"/>
                     <a:pt x="4" y="56"/>
                     <a:pt x="4" y="56"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="4" y="4"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -32193,51 +29428,51 @@
                     <a:pt x="12" y="4"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="12" y="56"/>
                     <a:pt x="12" y="56"/>
                     <a:pt x="12" y="56"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="4" y="56"/>
                     <a:pt x="4" y="56"/>
                     <a:pt x="4" y="56"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="4" y="4"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -32394,51 +29629,51 @@
                     <a:pt x="12" y="4"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="12" y="56"/>
                     <a:pt x="12" y="56"/>
                     <a:pt x="12" y="56"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="4" y="56"/>
                     <a:pt x="4" y="56"/>
                     <a:pt x="4" y="56"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="4" y="4"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:round/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:pPr defTabSz="914217">
                 <a:defRPr/>
               </a:pPr>
               <a:endParaRPr lang="id-ID" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri Light"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
@@ -37555,101 +34790,100 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>769</Words>
+  <Words>650</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>99</Paragraphs>
+  <PresentationFormat>Panorámica</PresentationFormat>
+  <Paragraphs>93</Paragraphs>
   <Slides>14</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="23" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Gill Sans</vt:lpstr>
-      <vt:lpstr>Lato</vt:lpstr>
       <vt:lpstr>Lato Black</vt:lpstr>
       <vt:lpstr>Lato Light</vt:lpstr>
       <vt:lpstr>Source Sans Pro</vt:lpstr>
       <vt:lpstr>Tema de Office</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Click to Add Text</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Click to Add Title</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Click To Add Title </vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Thanks for downloading this template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Presentación de PowerPoint</dc:title>
   <dc:creator>Jolie Nayibe Serrano</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>